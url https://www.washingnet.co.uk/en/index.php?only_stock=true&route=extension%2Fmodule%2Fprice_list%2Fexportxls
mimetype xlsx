--- v1 (2026-03-20)
+++ v2 (2026-05-04)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Product Code:</t>
   </si>
   <si>
     <t>Brand:</t>
   </si>
   <si>
     <t>Price:</t>
   </si>
   <si>
     <t>Special Price</t>
   </si>
   <si>
     <t>Qty:</t>
   </si>
   <si>
     <t>Zipped Net Bag: Small 9&amp;quot; x 13&amp;quot;</t>
   </si>
   <si>
     <t>Z100S</t>
   </si>
   <si>
@@ -83,59 +83,50 @@
   <si>
     <t>Zipped Net Bag: Large 17&amp;quot; x 24&amp;quot;</t>
   </si>
   <si>
     <t>Z100L</t>
   </si>
   <si>
     <t>£5.29</t>
   </si>
   <si>
     <t>Zipped Net Bag: Extra Large: 23&amp;quot; x 34&amp;quot;</t>
   </si>
   <si>
     <t>Z100XL</t>
   </si>
   <si>
     <t>£9.99</t>
   </si>
   <si>
     <t>Zipped Net Bag Colours: Large 23&amp;quot; x 28&amp;quot; Dark Green</t>
   </si>
   <si>
     <t>Z402</t>
   </si>
   <si>
-    <t>Zipped Net Bag Colours: Large 23&amp;quot; x 28&amp;quot; Light Green (Extra Heavy)</t>
-[...7 lines deleted...]
-  <si>
     <t>Zipped Net Bag Colours: Large 23&amp;quot; x 28&amp;quot; Black</t>
   </si>
   <si>
     <t>Z403</t>
   </si>
   <si>
     <t>Zipped Net Bag Colours: Large 23&amp;quot; x 28&amp;quot; Sky Blue</t>
   </si>
   <si>
     <t>Z404</t>
   </si>
   <si>
     <t>Zipped Net Bag Colours: Large 23&amp;quot; x 28&amp;quot; Navy Blue</t>
   </si>
   <si>
     <t>Z405</t>
   </si>
   <si>
     <t>Zipped Net Bag Colours: Large 23&amp;quot; x 28&amp;quot; Yellow</t>
   </si>
   <si>
     <t>Z406</t>
   </si>
   <si>
     <t>Zipped Net Bag Colours: Large 23&amp;quot; x 28&amp;quot; Dark Red / Burgundy / Maroon</t>
@@ -144,50 +135,56 @@
     <t>Z401</t>
   </si>
   <si>
     <t>Zipped Mesh Bra Bag 13&amp;quot; x 13&amp;quot;</t>
   </si>
   <si>
     <t>Z300CD</t>
   </si>
   <si>
     <t>£4.10</t>
   </si>
   <si>
     <t>Zipped Mesh Bra Bag 13&amp;quot; x 13&amp;quot; (MADE IN UK)</t>
   </si>
   <si>
     <t>Z300</t>
   </si>
   <si>
     <t>Zipped Mesh Bag: Medium 17&amp;quot; x 17&amp;quot;</t>
   </si>
   <si>
     <t>Z300MCD</t>
   </si>
   <si>
     <t>£4.35</t>
+  </si>
+  <si>
+    <t>Zipped Mesh Bag: Medium 17&amp;quot; x 17&amp;quot; (BLACK)</t>
+  </si>
+  <si>
+    <t>Z300M-BLK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="14"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -246,299 +243,299 @@
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2"/>
       <c r="F2">
-        <v>4263</v>
+        <v>4236</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3"/>
       <c r="F3">
-        <v>5436</v>
+        <v>5131</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4"/>
       <c r="F4">
         <v>1413</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5"/>
       <c r="F5">
-        <v>1111</v>
+        <v>553</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6"/>
       <c r="F6">
-        <v>8392</v>
+        <v>7673</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7"/>
       <c r="F7">
-        <v>803</v>
+        <v>799</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E8"/>
       <c r="F8">
-        <v>1479</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9"/>
       <c r="F9">
-        <v>1575</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10"/>
       <c r="F10">
-        <v>1700</v>
+        <v>804</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11"/>
       <c r="F11">
-        <v>808</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>21</v>
       </c>
       <c r="E12"/>
       <c r="F12">
-        <v>1295</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E13"/>
       <c r="F13">
-        <v>1008</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>8</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E14"/>
       <c r="F14">
-        <v>1293</v>
+        <v>278</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
         <v>40</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E15"/>
       <c r="F15">
-        <v>301</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>8</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E16"/>
       <c r="F16">
-        <v>2297</v>
+        <v>410</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>