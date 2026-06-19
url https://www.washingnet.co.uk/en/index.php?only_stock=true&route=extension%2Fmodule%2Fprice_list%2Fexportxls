--- v2 (2026-05-04)
+++ v3 (2026-06-19)
@@ -59,54 +59,54 @@
   <si>
     <t>Applied Thoughts - UK</t>
   </si>
   <si>
     <t>£3.80</t>
   </si>
   <si>
     <t>Zipped Net Bag: Medium 17&amp;quot; x 17&amp;quot;</t>
   </si>
   <si>
     <t>Z100M</t>
   </si>
   <si>
     <t>£4.49</t>
   </si>
   <si>
     <t>Zipped Net Bag: Large 16&amp;quot; x 23&amp;quot; (Sky Blue)</t>
   </si>
   <si>
     <t>Z100L-Blue</t>
   </si>
   <si>
     <t>£5.59</t>
   </si>
   <si>
-    <t>Zipped Net Bag: Large 17&amp;quot; x 24&amp;quot;</t>
-[...2 lines deleted...]
-    <t>Z100L</t>
+    <t>Zipped Net Bag: Large 17&amp;quot; x 24&amp;quot; with Coil Zip</t>
+  </si>
+  <si>
+    <t>Z100LCC</t>
   </si>
   <si>
     <t>£5.29</t>
   </si>
   <si>
     <t>Zipped Net Bag: Extra Large: 23&amp;quot; x 34&amp;quot;</t>
   </si>
   <si>
     <t>Z100XL</t>
   </si>
   <si>
     <t>£9.99</t>
   </si>
   <si>
     <t>Zipped Net Bag Colours: Large 23&amp;quot; x 28&amp;quot; Dark Green</t>
   </si>
   <si>
     <t>Z402</t>
   </si>
   <si>
     <t>Zipped Net Bag Colours: Large 23&amp;quot; x 28&amp;quot; Black</t>
   </si>
   <si>
     <t>Z403</t>
   </si>
@@ -243,299 +243,299 @@
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2"/>
       <c r="F2">
-        <v>4236</v>
+        <v>4008</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3"/>
       <c r="F3">
-        <v>5131</v>
+        <v>6674</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4"/>
       <c r="F4">
-        <v>1413</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5"/>
       <c r="F5">
-        <v>553</v>
+        <v>3589</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6"/>
       <c r="F6">
-        <v>7673</v>
+        <v>7460</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7"/>
       <c r="F7">
-        <v>799</v>
+        <v>789</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8"/>
       <c r="F8">
-        <v>1574</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9"/>
       <c r="F9">
-        <v>1673</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10"/>
       <c r="F10">
-        <v>804</v>
+        <v>782</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11"/>
       <c r="F11">
-        <v>1292</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>21</v>
       </c>
       <c r="E12"/>
       <c r="F12">
-        <v>1008</v>
+        <v>903</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13" t="s">
         <v>35</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="E13"/>
       <c r="F13">
-        <v>1173</v>
+        <v>972</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>8</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14"/>
       <c r="F14">
-        <v>278</v>
+        <v>256</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
       <c r="E15"/>
       <c r="F15">
-        <v>2171</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>8</v>
       </c>
       <c r="D16" t="s">
         <v>41</v>
       </c>
       <c r="E16"/>
       <c r="F16">
-        <v>410</v>
+        <v>290</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>